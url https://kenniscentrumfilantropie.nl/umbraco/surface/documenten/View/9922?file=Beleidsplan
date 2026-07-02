--- v0 (2025-12-07)
+++ v1 (2026-07-02)
@@ -3,107 +3,107 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="78335CB5" w14:textId="753215E0" w:rsidR="003A7CD9" w:rsidRPr="003A7CD9" w:rsidRDefault="003A7CD9" w:rsidP="00877C93">
+    <w:p w14:paraId="78335CB5" w14:textId="3BF889AC" w:rsidR="003A7CD9" w:rsidRPr="003A7CD9" w:rsidRDefault="003A7CD9" w:rsidP="00877C93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A7CD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Bestuursverslag</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A7CD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="00475A13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00BE0E35">
+      <w:r w:rsidR="00E72FF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65789326" w14:textId="77777777" w:rsidR="003A7CD9" w:rsidRPr="003A7CD9" w:rsidRDefault="003A7CD9" w:rsidP="00877C93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DB1FB55" w14:textId="06B05DA8" w:rsidR="00877C93" w:rsidRPr="00877C93" w:rsidRDefault="00877C93" w:rsidP="00877C93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
@@ -188,112 +188,92 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00877C93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Crucis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006768A9" w:rsidRPr="006768A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 41198433</w:t>
+        <w:t>, KVK nummer 41198433</w:t>
       </w:r>
       <w:r w:rsidR="006768A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00877C93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t> staat bij de Belastingdienst geregistreerd als algemeen nut beogende instelling (ANBI). Dat betekent dat de Stichting is vrijgesteld van betaling van schenk- en erfrecht. Elke schenking komt geheel ten goede aan de Stichting. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1003E69D" w14:textId="77777777" w:rsidR="00877C93" w:rsidRPr="00877C93" w:rsidRDefault="00877C93" w:rsidP="00877C93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00877C93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D75A12A" w14:textId="1CA85350" w:rsidR="00973897" w:rsidRDefault="00877C93" w:rsidP="00877C93">
+    <w:p w14:paraId="2C5FFF81" w14:textId="6AD83CBB" w:rsidR="003C1673" w:rsidRDefault="00877C93" w:rsidP="00877C93">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00877C93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Doelstelling</w:t>
       </w:r>
       <w:r w:rsidRPr="00877C93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -384,157 +364,166 @@
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Samenstelling bestuur en beloningsbeleid</w:t>
       </w:r>
       <w:r w:rsidRPr="00877C93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Het bestuur van de Stichting AMORC bestaat </w:t>
       </w:r>
       <w:r w:rsidR="00E40059">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>in 202</w:t>
       </w:r>
+      <w:r w:rsidR="003E6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uit </w:t>
+      </w:r>
       <w:r w:rsidR="00BE0E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>vijf</w:t>
       </w:r>
       <w:r w:rsidRPr="00877C93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> personen, waaronder een Voorzitter, </w:t>
+        <w:t xml:space="preserve"> personen. De functies worden respectievelijk door </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42A99" w:rsidRPr="00877C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>mevrouw E.N. van Trigt</w:t>
+      </w:r>
+      <w:r w:rsidR="007579CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Voorzitter)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00755EDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">een Secretaris, </w:t>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00877C93">
+        <w:t>mevrouw Y. Duivenman</w:t>
+      </w:r>
+      <w:r w:rsidR="007579CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Secretaris)</w:t>
+      </w:r>
+      <w:r w:rsidR="00755EDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00755EDA">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">de heer H.C. van der Horst, </w:t>
+      <w:r w:rsidRPr="00877C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>de heer H.C. van der Horst</w:t>
+      </w:r>
+      <w:r w:rsidR="007579CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Penningmeester)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B74699">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>de heer R.R. Gersie</w:t>
       </w:r>
       <w:r w:rsidR="00BE0E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00877C93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
@@ -675,759 +664,947 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>de betreffende jaren</w:t>
       </w:r>
       <w:r w:rsidRPr="00877C93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r w:rsidR="00F51EDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">AMORC geeft </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D15F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>viermaal</w:t>
+      </w:r>
       <w:r w:rsidR="00F51EDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>vier maal</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> per jaar het tijdschrift De Roos uit. In 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00B42A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D15F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
       <w:r w:rsidR="00F51EDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> per jaar het tijdschrift De Roos uit. In 20</w:t>
-[...17 lines deleted...]
-        <w:t>4</w:t>
+        <w:t xml:space="preserve"> hebben in Nederland, België, Suriname en Caribisch Nederland vele bijeenkomsten van en voor leden en </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>belangstellen</w:t>
       </w:r>
       <w:r w:rsidR="00F51EDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hebben in Nederland, België, Suriname en Caribisch Nederland vele bijeenkomsten van en voor leden en niet-leden </w:t>
+        <w:t xml:space="preserve">den </w:t>
       </w:r>
       <w:r w:rsidR="00C821BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">zowel </w:t>
       </w:r>
       <w:r w:rsidR="009F16E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">fysiek als </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003844D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>on-line</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003844D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F51EDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>plaatsgevonden</w:t>
       </w:r>
-      <w:r w:rsidR="004C3891">
+      <w:r w:rsidR="0075604A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="005D3094">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In maart heeft de directeur een bezoek gebracht aan </w:t>
+      </w:r>
+      <w:r w:rsidR="00D62890">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de afdelingen in </w:t>
+      </w:r>
+      <w:r w:rsidR="005D3094">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Suriname</w:t>
+      </w:r>
+      <w:r w:rsidR="00D62890">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3094">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D62890">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Curaçao en Sint Maarten. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB599B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In mei was er een </w:t>
+      </w:r>
+      <w:r w:rsidR="00371C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stilteretraite voor leden. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7DAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de week van 28 september </w:t>
+      </w:r>
+      <w:r w:rsidR="002F0951">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>vond</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7DAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F0951">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de jaarvergadering van het internationale hoofdbestuur voor het eerst in Den Haag plaats. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A94C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In november </w:t>
+      </w:r>
+      <w:r w:rsidR="009F0DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">was er een mystieke reis naar Ghana. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2731">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 22 </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC5DCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>november w</w:t>
+      </w:r>
+      <w:r w:rsidR="007B6C58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>erd</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC5DCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de jaarlijkse mystieke dag </w:t>
+      </w:r>
+      <w:r w:rsidR="007B6C58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">georganiseerd, ditmaal in </w:t>
+      </w:r>
+      <w:r w:rsidR="008607AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>klooster Nieuw Sion te Diepenveen</w:t>
+      </w:r>
+      <w:r w:rsidR="007B6C58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003844D7">
+      <w:r w:rsidR="007A323E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007A244B">
-[...17 lines deleted...]
-      <w:r w:rsidR="007A244B">
+      <w:r w:rsidR="005264FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>En begin december vierde de afdeling op Curaçao haar 75</w:t>
+      </w:r>
+      <w:r w:rsidR="003C1673">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-jarig bestaan. </w:t>
+      </w:r>
+      <w:r w:rsidR="009F0DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Ook i</w:t>
+      </w:r>
+      <w:r w:rsidR="007A323E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n het komende jaar zijn </w:t>
+      </w:r>
+      <w:r w:rsidR="003045CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>weer veel activiteiten voor leden gepland, waar</w:t>
+      </w:r>
+      <w:r w:rsidR="007A323E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onder een reis naar </w:t>
+      </w:r>
+      <w:r w:rsidR="009F0DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Egypte</w:t>
+      </w:r>
+      <w:r w:rsidR="007A323E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009C1AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Het aantal leden blijft stabiel</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25742">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en d</w:t>
+      </w:r>
+      <w:r w:rsidR="00D174C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>e groep Vrienden van AMORC groeit gestaag</w:t>
+      </w:r>
+      <w:r w:rsidR="00F47FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55CAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00397AA2">
-[...360 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="68CB3857" w14:textId="7D1A8538" w:rsidR="00877C93" w:rsidRPr="00877C93" w:rsidRDefault="00877C93" w:rsidP="00877C93">
+    <w:p w14:paraId="68CB3857" w14:textId="76099CEC" w:rsidR="00877C93" w:rsidRPr="006C4A84" w:rsidRDefault="00877C93" w:rsidP="00877C93">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00877C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Contactgegevens</w:t>
       </w:r>
-      <w:r w:rsidRPr="00877C93">
-[...64 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+      <w:r w:rsidR="003C1673">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003C1673">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003C1673">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F277DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003C1673">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F277DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F277DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F277DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001523B5" w:rsidRPr="001523B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>T </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00877C93">
+        <w:r w:rsidR="001523B5" w:rsidRPr="001523B5">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+            <w:lang w:eastAsia="nl-NL"/>
           </w:rPr>
           <w:t>070 - 346 44 00</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00877C93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:br/>
-        <w:t>F </w:t>
+        <w:t>Stichting AMORC</w:t>
+      </w:r>
+      <w:r w:rsidR="001523B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001523B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001523B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001523B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F277DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F277DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F277DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F277DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006C4A84" w:rsidRPr="001523B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>E </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00877C93">
+        <w:r w:rsidR="006C4A84" w:rsidRPr="001523B5">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+            <w:lang w:eastAsia="nl-NL"/>
           </w:rPr>
-          <w:t>070 - 346 67 73</w:t>
+          <w:t>info@amorc.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00877C93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:br/>
-        <w:t>E </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00877C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Groothertoginnelaan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00877C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 36</w:t>
+      </w:r>
+      <w:r w:rsidR="001523B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001523B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001523B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F277DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F277DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F277DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F277DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006C4A84" w:rsidRPr="001523B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>W </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00877C93">
+        <w:r w:rsidR="006C4A84" w:rsidRPr="001523B5">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+            <w:lang w:eastAsia="nl-NL"/>
           </w:rPr>
-          <w:t>info@amorc.nl</w:t>
+          <w:t>www.amorc.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00877C93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:br/>
-        <w:t>W </w:t>
+        <w:t>2517 EH Den Haag</w:t>
+      </w:r>
+      <w:r w:rsidR="001523B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001523B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001523B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001523B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F277DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F277DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F277DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F277DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006C4A84" w:rsidRPr="006C4A84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>RSIN </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00877C93">
+        <w:r w:rsidR="006C4A84" w:rsidRPr="006C4A84">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
-[...22 lines deleted...]
-            <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+            <w:lang w:eastAsia="nl-NL"/>
           </w:rPr>
           <w:t>003214618</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="005C4CB5" w:rsidRPr="00711B5C">
+    <w:p w14:paraId="68C7205E" w14:textId="67F98E48" w:rsidR="005C4CB5" w:rsidRPr="006C4A84" w:rsidRDefault="005C4CB5" w:rsidP="00FD29F4">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="005C4CB5" w:rsidRPr="006C4A84">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1441,116 +1618,143 @@
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00877C93"/>
     <w:rsid w:val="00004599"/>
     <w:rsid w:val="00016794"/>
     <w:rsid w:val="0004015A"/>
     <w:rsid w:val="0008308B"/>
     <w:rsid w:val="00112AD9"/>
+    <w:rsid w:val="001523B5"/>
+    <w:rsid w:val="001565E1"/>
     <w:rsid w:val="001B6799"/>
     <w:rsid w:val="00261507"/>
     <w:rsid w:val="00265D43"/>
+    <w:rsid w:val="002F0951"/>
     <w:rsid w:val="003045CF"/>
+    <w:rsid w:val="00371C43"/>
     <w:rsid w:val="003844D7"/>
     <w:rsid w:val="00393BC0"/>
     <w:rsid w:val="00397AA2"/>
     <w:rsid w:val="003A7CD9"/>
+    <w:rsid w:val="003C1673"/>
     <w:rsid w:val="003D2479"/>
     <w:rsid w:val="003D4A8D"/>
+    <w:rsid w:val="003E6038"/>
     <w:rsid w:val="00475A13"/>
     <w:rsid w:val="004C3891"/>
     <w:rsid w:val="0050695B"/>
+    <w:rsid w:val="005264FD"/>
     <w:rsid w:val="00566071"/>
     <w:rsid w:val="00575BB9"/>
     <w:rsid w:val="00585166"/>
     <w:rsid w:val="005C4CB5"/>
+    <w:rsid w:val="005D3094"/>
     <w:rsid w:val="005F03BB"/>
     <w:rsid w:val="00635534"/>
     <w:rsid w:val="00655AE2"/>
     <w:rsid w:val="00674209"/>
     <w:rsid w:val="006768A9"/>
     <w:rsid w:val="006B7172"/>
+    <w:rsid w:val="006C4A84"/>
     <w:rsid w:val="006D4CC3"/>
     <w:rsid w:val="00711B5C"/>
     <w:rsid w:val="00747AB9"/>
     <w:rsid w:val="00755EDA"/>
     <w:rsid w:val="0075604A"/>
+    <w:rsid w:val="007579CE"/>
     <w:rsid w:val="007A244B"/>
     <w:rsid w:val="007A323E"/>
     <w:rsid w:val="007B4185"/>
     <w:rsid w:val="007B6C58"/>
     <w:rsid w:val="00815D86"/>
+    <w:rsid w:val="008607AF"/>
     <w:rsid w:val="00877C93"/>
     <w:rsid w:val="008A69A9"/>
     <w:rsid w:val="00903497"/>
     <w:rsid w:val="00973897"/>
     <w:rsid w:val="009C1AAA"/>
     <w:rsid w:val="009C1DB5"/>
     <w:rsid w:val="009E6FEA"/>
+    <w:rsid w:val="009F0DD6"/>
     <w:rsid w:val="009F16E3"/>
     <w:rsid w:val="00A33FDE"/>
     <w:rsid w:val="00A6537F"/>
+    <w:rsid w:val="00A94C42"/>
     <w:rsid w:val="00AA0F70"/>
+    <w:rsid w:val="00AB2731"/>
     <w:rsid w:val="00B25742"/>
     <w:rsid w:val="00B334C7"/>
     <w:rsid w:val="00B3793C"/>
     <w:rsid w:val="00B42A99"/>
+    <w:rsid w:val="00B51871"/>
     <w:rsid w:val="00B74699"/>
+    <w:rsid w:val="00BD5FD3"/>
     <w:rsid w:val="00BE0E35"/>
     <w:rsid w:val="00BF216D"/>
     <w:rsid w:val="00C55CAC"/>
     <w:rsid w:val="00C821BF"/>
     <w:rsid w:val="00CC5DCC"/>
+    <w:rsid w:val="00CE7DAA"/>
     <w:rsid w:val="00CF4544"/>
+    <w:rsid w:val="00D15F00"/>
     <w:rsid w:val="00D174C4"/>
+    <w:rsid w:val="00D348CE"/>
     <w:rsid w:val="00D50A58"/>
+    <w:rsid w:val="00D62890"/>
     <w:rsid w:val="00D73748"/>
+    <w:rsid w:val="00D74C51"/>
     <w:rsid w:val="00DA4D09"/>
+    <w:rsid w:val="00DB599B"/>
     <w:rsid w:val="00E40059"/>
+    <w:rsid w:val="00E72FF6"/>
+    <w:rsid w:val="00E856C7"/>
     <w:rsid w:val="00EE171A"/>
     <w:rsid w:val="00F22C2C"/>
     <w:rsid w:val="00F24A1D"/>
+    <w:rsid w:val="00F277DC"/>
     <w:rsid w:val="00F47FA3"/>
     <w:rsid w:val="00F51EDA"/>
+    <w:rsid w:val="00F717BE"/>
     <w:rsid w:val="00FB6E44"/>
+    <w:rsid w:val="00FD29F4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1E19A44B"/>
@@ -2062,51 +2266,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1997176685">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:070%20-%20346%2067%2073" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:070%20-%20346%2044%2000" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:003214618" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amorc.nl/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@amorc.nl" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@amorc.nl" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:070%20-%20346%2044%2000" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:003214618" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amorc.nl/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2394,78 +2598,79 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_Flow_SignoffStatus xmlns="b56fac5e-90d9-4fa3-892c-742db8b4e5b6" xsi:nil="true"/>
     <TaxCatchAll xmlns="6db038dd-372b-4c7e-8517-ba225d63de10" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b56fac5e-90d9-4fa3-892c-742db8b4e5b6">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DBD0B1BF9BAA7E4EA1EC620B9D169561" ma:contentTypeVersion="19" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="01819394a8f3babf522b3bb944bac9c1">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b56fac5e-90d9-4fa3-892c-742db8b4e5b6" xmlns:ns3="6db038dd-372b-4c7e-8517-ba225d63de10" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b2a8689db9867f820d19f5b625a33aa0" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DBD0B1BF9BAA7E4EA1EC620B9D169561" ma:contentTypeVersion="20" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="882211f49be49ea0237049577ec27389">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b56fac5e-90d9-4fa3-892c-742db8b4e5b6" xmlns:ns3="6db038dd-372b-4c7e-8517-ba225d63de10" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="22be077a607e756cc0882d1b89d158aa" ns2:_="" ns3:_="">
     <xsd:import namespace="b56fac5e-90d9-4fa3-892c-742db8b4e5b6"/>
     <xsd:import namespace="6db038dd-372b-4c7e-8517-ba225d63de10"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b56fac5e-90d9-4fa3-892c-742db8b4e5b6" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -2509,50 +2714,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="20" nillable="true" ma:displayName="Afmeldingsstatus" ma:internalName="Afmeldingsstatus">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="3c4d7f34-fa34-4f51-8e7e-6cc30e98e3e2" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="25" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="26" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="27" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6db038dd-372b-4c7e-8517-ba225d63de10" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Gedeeld met" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -2674,83 +2884,98 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E806271B-6E98-4521-A2AB-B924FC39EEB3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52645EA7-0FE9-4A89-AB1A-403DF22A68B2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="b56fac5e-90d9-4fa3-892c-742db8b4e5b6"/>
     <ds:schemaRef ds:uri="6db038dd-372b-4c7e-8517-ba225d63de10"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2431661-BC20-435F-AC7C-D8AB5F011666}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFEDF8BB-D240-49E6-95FE-A0E62DAFE2F1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="b56fac5e-90d9-4fa3-892c-742db8b4e5b6"/>
+    <ds:schemaRef ds:uri="6db038dd-372b-4c7e-8517-ba225d63de10"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>460</Words>
-  <Characters>2531</Characters>
+  <Words>472</Words>
+  <Characters>2600</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2986</CharactersWithSpaces>
+  <CharactersWithSpaces>3066</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Michiel Schillhorn van Veen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DBD0B1BF9BAA7E4EA1EC620B9D169561</vt:lpwstr>